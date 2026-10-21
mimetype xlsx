--- v0 (2025-10-09)
+++ v1 (2026-10-21)
@@ -12,56 +12,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="978">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="980">
   <si>
     <t>Official list of the birds of South Carolina</t>
   </si>
   <si>
-    <t>This is the list of species accepted by the South Carolina Bird Records Committee as of the 2023 annual report.</t>
+    <t>This is the list of species accepted by the South Carolina Bird Records Committee as of the 2024 annual report.</t>
   </si>
   <si>
     <t>Taxonomy follows the AOS Check-list of North American Birds through the 66th Supplement (2025), except for the inclusion of 4 species that are not on the AOS Check-list.</t>
   </si>
   <si>
     <t>This list includes all species with a South Carolina status of Definitive or Provisional</t>
   </si>
   <si>
     <t>Common name</t>
   </si>
   <si>
     <t>Scientific name</t>
   </si>
   <si>
     <t>SC status</t>
   </si>
   <si>
     <t>SC review status</t>
   </si>
   <si>
     <t>Comment</t>
   </si>
   <si>
     <t>Black-bellied Whistling-Duck</t>
   </si>
@@ -566,50 +566,56 @@
   <si>
     <t>Clapper Rail</t>
   </si>
   <si>
     <t>Rallus crepitans</t>
   </si>
   <si>
     <t>Virginia Rail</t>
   </si>
   <si>
     <t>Rallus limicola</t>
   </si>
   <si>
     <t>Sora</t>
   </si>
   <si>
     <t>Porzana carolina</t>
   </si>
   <si>
     <t>Common Gallinule</t>
   </si>
   <si>
     <t>Gallinula galeata</t>
   </si>
   <si>
+    <t>Purple Swamphen</t>
+  </si>
+  <si>
+    <t>Porphyrio porphyrio</t>
+  </si>
+  <si>
     <t>American Coot</t>
   </si>
   <si>
     <t>Fulica americana</t>
   </si>
   <si>
     <t>Purple Gallinule</t>
   </si>
   <si>
     <t>Porphyrio martinicus</t>
   </si>
   <si>
     <t>Yellow Rail</t>
   </si>
   <si>
     <t>Coturnicops noveboracensis</t>
   </si>
   <si>
     <t>Black Rail</t>
   </si>
   <si>
     <t>Laterallus jamaicensis</t>
   </si>
   <si>
     <t>Black-necked Stilt</t>
@@ -1760,50 +1766,56 @@
   <si>
     <t>Acadian Flycatcher</t>
   </si>
   <si>
     <t>Empidonax virescens</t>
   </si>
   <si>
     <t>Alder Flycatcher</t>
   </si>
   <si>
     <t>Empidonax alnorum</t>
   </si>
   <si>
     <t>Willow Flycatcher</t>
   </si>
   <si>
     <t>Empidonax traillii</t>
   </si>
   <si>
     <t>Least Flycatcher</t>
   </si>
   <si>
     <t>Empidonax minimus</t>
   </si>
   <si>
+    <t>Dusky Flycatcher</t>
+  </si>
+  <si>
+    <t>Empidonax oberholseri</t>
+  </si>
+  <si>
     <t>Eastern Phoebe</t>
   </si>
   <si>
     <t>Sayornis phoebe</t>
   </si>
   <si>
     <t>Say's Phoebe</t>
   </si>
   <si>
     <t>Sayornis saya</t>
   </si>
   <si>
     <t>Vermilion Flycatcher</t>
   </si>
   <si>
     <t>Pyrocephalus rubinus</t>
   </si>
   <si>
     <t>White-eyed Vireo</t>
   </si>
   <si>
     <t>Vireo griseus</t>
   </si>
   <si>
     <t>Bell's Vireo</t>
@@ -2832,56 +2844,50 @@
     <t>Not established</t>
   </si>
   <si>
     <t>Chilean Flamingo</t>
   </si>
   <si>
     <t>Phoenicopterus chilensis</t>
   </si>
   <si>
     <t>Questionable origin, Not on AOS Check-List</t>
   </si>
   <si>
     <t>African Collared-Dove</t>
   </si>
   <si>
     <t>Streptopelia roseogrisea</t>
   </si>
   <si>
     <t>Cuban Emerald</t>
   </si>
   <si>
     <t>Chlorostilbon ricordii</t>
   </si>
   <si>
     <t>Hypothetical</t>
-  </si>
-[...4 lines deleted...]
-    <t>Porphyrio porphyrio</t>
   </si>
   <si>
     <t>Black-tailed Godwit</t>
   </si>
   <si>
     <t>Limosa limosa</t>
   </si>
   <si>
     <t>Spotted Redshank</t>
   </si>
   <si>
     <t>Tringa erythropus</t>
   </si>
   <si>
     <t>Scarlet Ibis</t>
   </si>
   <si>
     <t>Eudocimus ruber</t>
   </si>
   <si>
     <t>Prairie Falcon</t>
   </si>
   <si>
     <t>Falco mexicanus</t>
   </si>
@@ -3334,51 +3340,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E493"/>
+  <dimension ref="A1:E494"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="4" t="s">
@@ -4498,103 +4504,105 @@
       </c>
       <c r="D90" s="3"/>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" t="s">
         <v>182</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>183</v>
       </c>
       <c r="C91" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D91" s="3"/>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" t="s">
         <v>184</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>185</v>
       </c>
       <c r="C92" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D92" s="3"/>
+      <c r="D92" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" t="s">
         <v>186</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>187</v>
       </c>
       <c r="C93" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D93" s="3"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" t="s">
         <v>188</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>189</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D94" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D94" s="3"/>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" t="s">
         <v>190</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>191</v>
       </c>
       <c r="C95" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D95" s="3" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" t="s">
         <v>192</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>193</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D96" s="3"/>
+      <c r="D96" s="3" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" t="s">
         <v>194</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>195</v>
       </c>
       <c r="C97" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D97" s="3"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" t="s">
         <v>196</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>197</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D98" s="3"/>
     </row>
@@ -4644,355 +4652,355 @@
       <c r="C102" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D102" s="3"/>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" t="s">
         <v>206</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>207</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D103" s="3"/>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" t="s">
         <v>208</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>209</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="D104" s="3"/>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" t="s">
         <v>210</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>211</v>
       </c>
       <c r="C105" s="3" t="s">
-        <v>11</v>
+        <v>131</v>
       </c>
       <c r="D105" s="3" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" t="s">
         <v>212</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>213</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D106" s="3" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" t="s">
         <v>214</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>215</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" t="s">
         <v>216</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>217</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D108" s="3"/>
+      <c r="D108" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" t="s">
         <v>218</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>219</v>
       </c>
       <c r="C109" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D109" s="3"/>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" t="s">
         <v>220</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>221</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="D110" s="3"/>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" t="s">
         <v>222</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>223</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="D111" s="3"/>
+        <v>131</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" t="s">
         <v>224</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>225</v>
       </c>
       <c r="C112" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D112" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D112" s="3"/>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" t="s">
         <v>226</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>227</v>
       </c>
       <c r="C113" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" t="s">
         <v>228</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>229</v>
       </c>
       <c r="C114" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D114" s="3"/>
+      <c r="D114" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" t="s">
         <v>230</v>
       </c>
       <c r="B115" s="2" t="s">
         <v>231</v>
       </c>
       <c r="C115" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D115" s="3"/>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" t="s">
         <v>232</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>233</v>
       </c>
       <c r="C116" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D116" s="3"/>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" t="s">
         <v>234</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>235</v>
       </c>
       <c r="C117" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D117" s="3"/>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" t="s">
         <v>236</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>237</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="D118" s="3"/>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" t="s">
         <v>238</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>239</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="D119" s="3"/>
+        <v>131</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" t="s">
         <v>240</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>241</v>
       </c>
       <c r="C120" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D120" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D120" s="3"/>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" t="s">
         <v>242</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>243</v>
       </c>
       <c r="C121" s="3" t="s">
-        <v>131</v>
+        <v>11</v>
       </c>
       <c r="D121" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" t="s">
         <v>244</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>245</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="D122" s="3"/>
+        <v>131</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" t="s">
         <v>246</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>247</v>
       </c>
       <c r="C123" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D123" s="3"/>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" t="s">
         <v>248</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>249</v>
       </c>
       <c r="C124" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D124" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D124" s="3"/>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" t="s">
         <v>250</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>251</v>
       </c>
       <c r="C125" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D125" s="3" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" t="s">
         <v>252</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>253</v>
       </c>
       <c r="C126" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D126" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" t="s">
         <v>254</v>
       </c>
       <c r="B127" s="2" t="s">
         <v>255</v>
       </c>
       <c r="C127" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D127" s="3"/>
+      <c r="D127" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" t="s">
         <v>256</v>
       </c>
       <c r="B128" s="2" t="s">
         <v>257</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D128" s="3"/>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" t="s">
         <v>258</v>
       </c>
       <c r="B129" s="2" t="s">
         <v>259</v>
       </c>
       <c r="C129" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D129" s="3"/>
     </row>
@@ -5152,108 +5160,106 @@
       </c>
       <c r="D142" s="3"/>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" t="s">
         <v>286</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>287</v>
       </c>
       <c r="C143" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D143" s="3"/>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" t="s">
         <v>288</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>289</v>
       </c>
       <c r="C144" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D144" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D144" s="3"/>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" t="s">
         <v>290</v>
       </c>
       <c r="B145" s="2" t="s">
         <v>291</v>
       </c>
       <c r="C145" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D145" s="3" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" t="s">
         <v>292</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>293</v>
       </c>
       <c r="C146" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D146" s="3" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" t="s">
         <v>294</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>295</v>
       </c>
       <c r="C147" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D147" s="3" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" t="s">
         <v>296</v>
       </c>
       <c r="B148" s="2" t="s">
         <v>297</v>
       </c>
       <c r="C148" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D148" s="3" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" t="s">
         <v>298</v>
       </c>
       <c r="B149" s="2" t="s">
         <v>299</v>
       </c>
       <c r="C149" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D149" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" t="s">
         <v>300</v>
       </c>
       <c r="B150" s="2" t="s">
         <v>301</v>
       </c>
       <c r="C150" s="3" t="s">
         <v>11</v>
@@ -5265,581 +5271,581 @@
     <row r="151" spans="1:5">
       <c r="A151" t="s">
         <v>302</v>
       </c>
       <c r="B151" s="2" t="s">
         <v>303</v>
       </c>
       <c r="C151" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D151" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" t="s">
         <v>304</v>
       </c>
       <c r="B152" s="2" t="s">
         <v>305</v>
       </c>
       <c r="C152" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D152" s="3" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" t="s">
         <v>306</v>
       </c>
       <c r="B153" s="2" t="s">
         <v>307</v>
       </c>
       <c r="C153" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D153" s="3" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" t="s">
         <v>308</v>
       </c>
       <c r="B154" s="2" t="s">
         <v>309</v>
       </c>
       <c r="C154" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D154" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" t="s">
         <v>310</v>
       </c>
       <c r="B155" s="2" t="s">
         <v>311</v>
       </c>
       <c r="C155" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D155" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" t="s">
         <v>312</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>313</v>
       </c>
       <c r="C156" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D156" s="3" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" t="s">
         <v>314</v>
       </c>
       <c r="B157" s="2" t="s">
         <v>315</v>
       </c>
       <c r="C157" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D157" s="3" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" t="s">
         <v>316</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>317</v>
       </c>
       <c r="C158" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D158" s="3"/>
+      <c r="D158" s="3" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" t="s">
         <v>318</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>319</v>
       </c>
       <c r="C159" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D159" s="3"/>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" t="s">
         <v>320</v>
       </c>
       <c r="B160" s="2" t="s">
         <v>321</v>
       </c>
       <c r="C160" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D160" s="3"/>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" t="s">
         <v>322</v>
       </c>
       <c r="B161" s="2" t="s">
         <v>323</v>
       </c>
       <c r="C161" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D161" s="3"/>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" t="s">
         <v>324</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>325</v>
       </c>
       <c r="C162" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D162" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D162" s="3"/>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" t="s">
         <v>326</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>327</v>
       </c>
       <c r="C163" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D163" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" t="s">
         <v>328</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>329</v>
       </c>
       <c r="C164" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D164" s="3" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" t="s">
         <v>330</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>331</v>
       </c>
       <c r="C165" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D165" s="3" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" t="s">
         <v>332</v>
       </c>
       <c r="B166" s="2" t="s">
         <v>333</v>
       </c>
       <c r="C166" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D166" s="3"/>
+      <c r="D166" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" t="s">
         <v>334</v>
       </c>
       <c r="B167" s="2" t="s">
         <v>335</v>
       </c>
       <c r="C167" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D167" s="3"/>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" t="s">
         <v>336</v>
       </c>
       <c r="B168" s="2" t="s">
         <v>337</v>
       </c>
       <c r="C168" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D168" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D168" s="3"/>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" t="s">
         <v>338</v>
       </c>
       <c r="B169" s="2" t="s">
         <v>339</v>
       </c>
       <c r="C169" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D169" s="3"/>
+      <c r="D169" s="3" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" t="s">
         <v>340</v>
       </c>
       <c r="B170" s="2" t="s">
         <v>341</v>
       </c>
       <c r="C170" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D170" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D170" s="3"/>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" t="s">
         <v>342</v>
       </c>
       <c r="B171" s="2" t="s">
         <v>343</v>
       </c>
       <c r="C171" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D171" s="3" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" t="s">
         <v>344</v>
       </c>
       <c r="B172" s="2" t="s">
         <v>345</v>
       </c>
       <c r="C172" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D172" s="3"/>
+      <c r="D172" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" t="s">
         <v>346</v>
       </c>
       <c r="B173" s="2" t="s">
         <v>347</v>
       </c>
       <c r="C173" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D173" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D173" s="3"/>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" t="s">
         <v>348</v>
       </c>
       <c r="B174" s="2" t="s">
         <v>349</v>
       </c>
       <c r="C174" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D174" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" t="s">
         <v>350</v>
       </c>
       <c r="B175" s="2" t="s">
         <v>351</v>
       </c>
       <c r="C175" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D175" s="3"/>
+      <c r="D175" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" t="s">
         <v>352</v>
       </c>
       <c r="B176" s="2" t="s">
         <v>353</v>
       </c>
       <c r="C176" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D176" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D176" s="3"/>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" t="s">
         <v>354</v>
       </c>
       <c r="B177" s="2" t="s">
         <v>355</v>
       </c>
       <c r="C177" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D177" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" t="s">
         <v>356</v>
       </c>
       <c r="B178" s="2" t="s">
         <v>357</v>
       </c>
       <c r="C178" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D178" s="3"/>
+      <c r="D178" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" t="s">
         <v>358</v>
       </c>
       <c r="B179" s="2" t="s">
         <v>359</v>
       </c>
       <c r="C179" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D179" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D179" s="3"/>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" t="s">
         <v>360</v>
       </c>
       <c r="B180" s="2" t="s">
         <v>361</v>
       </c>
       <c r="C180" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D180" s="3"/>
+      <c r="D180" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" t="s">
         <v>362</v>
       </c>
       <c r="B181" s="2" t="s">
         <v>363</v>
       </c>
       <c r="C181" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D181" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D181" s="3"/>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" t="s">
         <v>364</v>
       </c>
       <c r="B182" s="2" t="s">
         <v>365</v>
       </c>
       <c r="C182" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D182" s="3"/>
+      <c r="D182" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" t="s">
         <v>366</v>
       </c>
       <c r="B183" s="2" t="s">
         <v>367</v>
       </c>
       <c r="C183" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D183" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D183" s="3"/>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" t="s">
         <v>368</v>
       </c>
       <c r="B184" s="2" t="s">
         <v>369</v>
       </c>
       <c r="C184" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D184" s="3" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" t="s">
         <v>370</v>
       </c>
       <c r="B185" s="2" t="s">
         <v>371</v>
       </c>
       <c r="C185" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D185" s="3"/>
+      <c r="D185" s="3" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" t="s">
         <v>372</v>
       </c>
       <c r="B186" s="2" t="s">
         <v>373</v>
       </c>
       <c r="C186" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D186" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D186" s="3"/>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" t="s">
         <v>374</v>
       </c>
       <c r="B187" s="2" t="s">
         <v>375</v>
       </c>
       <c r="C187" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D187" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" t="s">
         <v>376</v>
       </c>
       <c r="B188" s="2" t="s">
         <v>377</v>
       </c>
       <c r="C188" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D188" s="3"/>
+      <c r="D188" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" t="s">
         <v>378</v>
       </c>
       <c r="B189" s="2" t="s">
         <v>379</v>
       </c>
       <c r="C189" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D189" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D189" s="3"/>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" t="s">
         <v>380</v>
       </c>
       <c r="B190" s="2" t="s">
         <v>381</v>
       </c>
       <c r="C190" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D190" s="3"/>
+      <c r="D190" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" t="s">
         <v>382</v>
       </c>
       <c r="B191" s="2" t="s">
         <v>383</v>
       </c>
       <c r="C191" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D191" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D191" s="3"/>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" t="s">
         <v>384</v>
       </c>
       <c r="B192" s="2" t="s">
         <v>385</v>
       </c>
       <c r="C192" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D192" s="3" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" t="s">
         <v>386</v>
       </c>
       <c r="B193" s="2" t="s">
         <v>387</v>
       </c>
       <c r="C193" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D193" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" t="s">
         <v>388</v>
       </c>
       <c r="B194" s="2" t="s">
         <v>389</v>
       </c>
       <c r="C194" s="3" t="s">
         <v>11</v>
@@ -5851,420 +5857,422 @@
     <row r="195" spans="1:5">
       <c r="A195" t="s">
         <v>390</v>
       </c>
       <c r="B195" s="2" t="s">
         <v>391</v>
       </c>
       <c r="C195" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D195" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" t="s">
         <v>392</v>
       </c>
       <c r="B196" s="2" t="s">
         <v>393</v>
       </c>
       <c r="C196" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D196" s="3" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" t="s">
         <v>394</v>
       </c>
       <c r="B197" s="2" t="s">
         <v>395</v>
       </c>
       <c r="C197" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D197" s="3" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" t="s">
         <v>396</v>
       </c>
       <c r="B198" s="2" t="s">
         <v>397</v>
       </c>
       <c r="C198" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D198" s="3" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" t="s">
         <v>398</v>
       </c>
       <c r="B199" s="2" t="s">
         <v>399</v>
       </c>
       <c r="C199" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D199" s="3" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" t="s">
         <v>400</v>
       </c>
       <c r="B200" s="2" t="s">
         <v>401</v>
       </c>
       <c r="C200" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D200" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" t="s">
         <v>402</v>
       </c>
       <c r="B201" s="2" t="s">
         <v>403</v>
       </c>
       <c r="C201" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D201" s="3" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" t="s">
         <v>404</v>
       </c>
       <c r="B202" s="2" t="s">
         <v>405</v>
       </c>
       <c r="C202" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D202" s="3" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" t="s">
         <v>406</v>
       </c>
       <c r="B203" s="2" t="s">
         <v>407</v>
       </c>
       <c r="C203" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D203" s="3" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" t="s">
         <v>408</v>
       </c>
       <c r="B204" s="2" t="s">
         <v>409</v>
       </c>
       <c r="C204" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D204" s="3"/>
+      <c r="D204" s="3" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" t="s">
         <v>410</v>
       </c>
       <c r="B205" s="2" t="s">
         <v>411</v>
       </c>
       <c r="C205" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D205" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D205" s="3"/>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" t="s">
         <v>412</v>
       </c>
       <c r="B206" s="2" t="s">
         <v>413</v>
       </c>
       <c r="C206" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D206" s="3" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" t="s">
         <v>414</v>
       </c>
       <c r="B207" s="2" t="s">
         <v>415</v>
       </c>
       <c r="C207" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D207" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" t="s">
         <v>416</v>
       </c>
       <c r="B208" s="2" t="s">
         <v>417</v>
       </c>
       <c r="C208" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D208" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" t="s">
         <v>418</v>
       </c>
       <c r="B209" s="2" t="s">
         <v>419</v>
       </c>
       <c r="C209" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D209" s="3" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" t="s">
         <v>420</v>
       </c>
       <c r="B210" s="2" t="s">
         <v>421</v>
       </c>
       <c r="C210" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D210" s="3"/>
+      <c r="D210" s="3" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" t="s">
         <v>422</v>
       </c>
       <c r="B211" s="2" t="s">
         <v>423</v>
       </c>
       <c r="C211" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D211" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D211" s="3"/>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" t="s">
         <v>424</v>
       </c>
       <c r="B212" s="2" t="s">
         <v>425</v>
       </c>
       <c r="C212" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D212" s="3"/>
+      <c r="D212" s="3" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" t="s">
         <v>426</v>
       </c>
       <c r="B213" s="2" t="s">
         <v>427</v>
       </c>
       <c r="C213" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D213" s="3"/>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" t="s">
         <v>428</v>
       </c>
       <c r="B214" s="2" t="s">
         <v>429</v>
       </c>
       <c r="C214" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D214" s="3"/>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" t="s">
         <v>430</v>
       </c>
       <c r="B215" s="2" t="s">
         <v>431</v>
       </c>
       <c r="C215" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D215" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D215" s="3"/>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" t="s">
         <v>432</v>
       </c>
       <c r="B216" s="2" t="s">
         <v>433</v>
       </c>
       <c r="C216" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D216" s="3"/>
+      <c r="D216" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" t="s">
         <v>434</v>
       </c>
       <c r="B217" s="2" t="s">
         <v>435</v>
       </c>
       <c r="C217" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D217" s="3"/>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" t="s">
         <v>436</v>
       </c>
       <c r="B218" s="2" t="s">
         <v>437</v>
       </c>
       <c r="C218" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D218" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D218" s="3"/>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" t="s">
         <v>438</v>
       </c>
       <c r="B219" s="2" t="s">
         <v>439</v>
       </c>
       <c r="C219" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D219" s="3"/>
+      <c r="D219" s="3" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" t="s">
         <v>440</v>
       </c>
       <c r="B220" s="2" t="s">
         <v>441</v>
       </c>
       <c r="C220" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D220" s="3"/>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" t="s">
         <v>442</v>
       </c>
       <c r="B221" s="2" t="s">
         <v>443</v>
       </c>
       <c r="C221" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D221" s="3"/>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" t="s">
         <v>444</v>
       </c>
       <c r="B222" s="2" t="s">
         <v>445</v>
       </c>
       <c r="C222" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D222" s="3"/>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" t="s">
         <v>446</v>
       </c>
       <c r="B223" s="2" t="s">
         <v>447</v>
       </c>
       <c r="C223" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D223" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D223" s="3"/>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" t="s">
         <v>448</v>
       </c>
       <c r="B224" s="2" t="s">
         <v>449</v>
       </c>
       <c r="C224" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D224" s="3"/>
+      <c r="D224" s="3" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" t="s">
         <v>450</v>
       </c>
       <c r="B225" s="2" t="s">
         <v>451</v>
       </c>
       <c r="C225" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D225" s="3"/>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" t="s">
         <v>452</v>
       </c>
       <c r="B226" s="2" t="s">
         <v>453</v>
       </c>
       <c r="C226" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D226" s="3"/>
     </row>
@@ -6340,371 +6348,371 @@
       </c>
       <c r="D232" s="3"/>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" t="s">
         <v>466</v>
       </c>
       <c r="B233" s="2" t="s">
         <v>467</v>
       </c>
       <c r="C233" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D233" s="3"/>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" t="s">
         <v>468</v>
       </c>
       <c r="B234" s="2" t="s">
         <v>469</v>
       </c>
       <c r="C234" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D234" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D234" s="3"/>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" t="s">
         <v>470</v>
       </c>
       <c r="B235" s="2" t="s">
         <v>471</v>
       </c>
       <c r="C235" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D235" s="3"/>
+      <c r="D235" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" t="s">
         <v>472</v>
       </c>
       <c r="B236" s="2" t="s">
         <v>473</v>
       </c>
       <c r="C236" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D236" s="3"/>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" t="s">
         <v>474</v>
       </c>
       <c r="B237" s="2" t="s">
         <v>475</v>
       </c>
       <c r="C237" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D237" s="3"/>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" t="s">
         <v>476</v>
       </c>
       <c r="B238" s="2" t="s">
         <v>477</v>
       </c>
       <c r="C238" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D238" s="3"/>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" t="s">
         <v>478</v>
       </c>
       <c r="B239" s="2" t="s">
         <v>479</v>
       </c>
       <c r="C239" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D239" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D239" s="3"/>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" t="s">
         <v>480</v>
       </c>
       <c r="B240" s="2" t="s">
         <v>481</v>
       </c>
       <c r="C240" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D240" s="3"/>
+      <c r="D240" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" t="s">
         <v>482</v>
       </c>
       <c r="B241" s="2" t="s">
         <v>483</v>
       </c>
       <c r="C241" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D241" s="3"/>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" t="s">
         <v>484</v>
       </c>
       <c r="B242" s="2" t="s">
         <v>485</v>
       </c>
       <c r="C242" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D242" s="3"/>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" t="s">
         <v>486</v>
       </c>
       <c r="B243" s="2" t="s">
         <v>487</v>
       </c>
       <c r="C243" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D243" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D243" s="3"/>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" t="s">
         <v>488</v>
       </c>
       <c r="B244" s="2" t="s">
         <v>489</v>
       </c>
       <c r="C244" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D244" s="3"/>
+      <c r="D244" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" t="s">
         <v>490</v>
       </c>
       <c r="B245" s="2" t="s">
         <v>491</v>
       </c>
       <c r="C245" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D245" s="3"/>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" t="s">
         <v>492</v>
       </c>
       <c r="B246" s="2" t="s">
         <v>493</v>
       </c>
       <c r="C246" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D246" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D246" s="3"/>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" t="s">
         <v>494</v>
       </c>
       <c r="B247" s="2" t="s">
         <v>495</v>
       </c>
       <c r="C247" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D247" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" t="s">
         <v>496</v>
       </c>
       <c r="B248" s="2" t="s">
         <v>497</v>
       </c>
       <c r="C248" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D248" s="3"/>
+      <c r="D248" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" t="s">
         <v>498</v>
       </c>
       <c r="B249" s="2" t="s">
         <v>499</v>
       </c>
       <c r="C249" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D249" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D249" s="3"/>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" t="s">
         <v>500</v>
       </c>
       <c r="B250" s="2" t="s">
         <v>501</v>
       </c>
       <c r="C250" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D250" s="3"/>
+      <c r="D250" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" t="s">
         <v>502</v>
       </c>
       <c r="B251" s="2" t="s">
         <v>503</v>
       </c>
       <c r="C251" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D251" s="3"/>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" t="s">
         <v>504</v>
       </c>
       <c r="B252" s="2" t="s">
         <v>505</v>
       </c>
       <c r="C252" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D252" s="3"/>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" t="s">
         <v>506</v>
       </c>
       <c r="B253" s="2" t="s">
         <v>507</v>
       </c>
       <c r="C253" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D253" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D253" s="3"/>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" t="s">
         <v>508</v>
       </c>
       <c r="B254" s="2" t="s">
         <v>509</v>
       </c>
       <c r="C254" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D254" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" t="s">
         <v>510</v>
       </c>
       <c r="B255" s="2" t="s">
         <v>511</v>
       </c>
       <c r="C255" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D255" s="3"/>
+      <c r="D255" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" t="s">
         <v>512</v>
       </c>
       <c r="B256" s="2" t="s">
         <v>513</v>
       </c>
       <c r="C256" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D256" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D256" s="3"/>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" t="s">
         <v>514</v>
       </c>
       <c r="B257" s="2" t="s">
         <v>515</v>
       </c>
       <c r="C257" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D257" s="3"/>
+      <c r="D257" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" t="s">
         <v>516</v>
       </c>
       <c r="B258" s="2" t="s">
         <v>517</v>
       </c>
       <c r="C258" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D258" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D258" s="3"/>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" t="s">
         <v>518</v>
       </c>
       <c r="B259" s="2" t="s">
         <v>519</v>
       </c>
       <c r="C259" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D259" s="3"/>
+      <c r="D259" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" t="s">
         <v>520</v>
       </c>
       <c r="B260" s="2" t="s">
         <v>521</v>
       </c>
       <c r="C260" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D260" s="3"/>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" t="s">
         <v>522</v>
       </c>
       <c r="B261" s="2" t="s">
         <v>523</v>
       </c>
       <c r="C261" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D261" s="3"/>
     </row>
@@ -6768,517 +6776,519 @@
       </c>
       <c r="D266" s="3"/>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" t="s">
         <v>534</v>
       </c>
       <c r="B267" s="2" t="s">
         <v>535</v>
       </c>
       <c r="C267" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D267" s="3"/>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" t="s">
         <v>536</v>
       </c>
       <c r="B268" s="2" t="s">
         <v>537</v>
       </c>
       <c r="C268" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D268" s="3" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D268" s="3"/>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" t="s">
         <v>538</v>
       </c>
       <c r="B269" s="2" t="s">
         <v>539</v>
       </c>
       <c r="C269" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D269" s="3" t="s">
         <v>14</v>
       </c>
+      <c r="E269" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" t="s">
         <v>540</v>
       </c>
       <c r="B270" s="2" t="s">
         <v>541</v>
       </c>
       <c r="C270" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D270" s="3"/>
+      <c r="D270" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" t="s">
         <v>542</v>
       </c>
       <c r="B271" s="2" t="s">
         <v>543</v>
       </c>
       <c r="C271" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D271" s="3"/>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" t="s">
         <v>544</v>
       </c>
       <c r="B272" s="2" t="s">
         <v>545</v>
       </c>
       <c r="C272" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D272" s="3"/>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" t="s">
         <v>546</v>
       </c>
       <c r="B273" s="2" t="s">
         <v>547</v>
       </c>
       <c r="C273" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D273" s="3"/>
-      <c r="E273" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" t="s">
         <v>548</v>
       </c>
       <c r="B274" s="2" t="s">
         <v>549</v>
       </c>
       <c r="C274" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D274" s="3" t="s">
-        <v>39</v>
+      <c r="D274" s="3"/>
+      <c r="E274" t="s">
+        <v>122</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" t="s">
         <v>550</v>
       </c>
       <c r="B275" s="2" t="s">
         <v>551</v>
       </c>
       <c r="C275" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D275" s="3"/>
+      <c r="D275" s="3" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" t="s">
         <v>552</v>
       </c>
       <c r="B276" s="2" t="s">
         <v>553</v>
       </c>
       <c r="C276" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D276" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D276" s="3"/>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" t="s">
         <v>554</v>
       </c>
       <c r="B277" s="2" t="s">
         <v>555</v>
       </c>
       <c r="C277" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D277" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" t="s">
         <v>556</v>
       </c>
       <c r="B278" s="2" t="s">
         <v>557</v>
       </c>
       <c r="C278" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D278" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" t="s">
         <v>558</v>
       </c>
       <c r="B279" s="2" t="s">
         <v>559</v>
       </c>
       <c r="C279" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D279" s="3"/>
+      <c r="D279" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" t="s">
         <v>560</v>
       </c>
       <c r="B280" s="2" t="s">
         <v>561</v>
       </c>
       <c r="C280" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D280" s="3"/>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" t="s">
         <v>562</v>
       </c>
       <c r="B281" s="2" t="s">
         <v>563</v>
       </c>
       <c r="C281" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D281" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D281" s="3"/>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" t="s">
         <v>564</v>
       </c>
       <c r="B282" s="2" t="s">
         <v>565</v>
       </c>
       <c r="C282" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D282" s="3"/>
+      <c r="D282" s="3" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" t="s">
         <v>566</v>
       </c>
       <c r="B283" s="2" t="s">
         <v>567</v>
       </c>
       <c r="C283" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D283" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D283" s="3"/>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" t="s">
         <v>568</v>
       </c>
       <c r="B284" s="2" t="s">
         <v>569</v>
       </c>
       <c r="C284" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D284" s="3"/>
+      <c r="D284" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" t="s">
         <v>570</v>
       </c>
       <c r="B285" s="2" t="s">
         <v>571</v>
       </c>
       <c r="C285" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D285" s="3"/>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" t="s">
         <v>572</v>
       </c>
       <c r="B286" s="2" t="s">
         <v>573</v>
       </c>
       <c r="C286" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D286" s="3"/>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" t="s">
         <v>574</v>
       </c>
       <c r="B287" s="2" t="s">
         <v>575</v>
       </c>
       <c r="C287" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D287" s="3"/>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" t="s">
         <v>576</v>
       </c>
       <c r="B288" s="2" t="s">
         <v>577</v>
       </c>
       <c r="C288" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D288" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D288" s="3"/>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" t="s">
         <v>578</v>
       </c>
       <c r="B289" s="2" t="s">
         <v>579</v>
       </c>
       <c r="C289" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D289" s="3"/>
+      <c r="D289" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" t="s">
         <v>580</v>
       </c>
       <c r="B290" s="2" t="s">
         <v>581</v>
       </c>
       <c r="C290" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D290" s="3"/>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" t="s">
         <v>582</v>
       </c>
       <c r="B291" s="2" t="s">
         <v>583</v>
       </c>
       <c r="C291" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D291" s="3"/>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" t="s">
         <v>584</v>
       </c>
       <c r="B292" s="2" t="s">
         <v>585</v>
       </c>
       <c r="C292" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D292" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" t="s">
         <v>586</v>
       </c>
       <c r="B293" s="2" t="s">
         <v>587</v>
       </c>
       <c r="C293" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D293" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D293" s="3"/>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" t="s">
         <v>588</v>
       </c>
       <c r="B294" s="2" t="s">
         <v>589</v>
       </c>
       <c r="C294" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D294" s="3"/>
+      <c r="D294" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" t="s">
         <v>590</v>
       </c>
       <c r="B295" s="2" t="s">
         <v>591</v>
       </c>
       <c r="C295" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D295" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" t="s">
         <v>592</v>
       </c>
       <c r="B296" s="2" t="s">
         <v>593</v>
       </c>
       <c r="C296" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D296" s="3"/>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" t="s">
         <v>594</v>
       </c>
       <c r="B297" s="2" t="s">
         <v>595</v>
       </c>
       <c r="C297" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D297" s="3"/>
+      <c r="D297" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" t="s">
         <v>596</v>
       </c>
       <c r="B298" s="2" t="s">
         <v>597</v>
       </c>
       <c r="C298" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D298" s="3"/>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" t="s">
         <v>598</v>
       </c>
       <c r="B299" s="2" t="s">
         <v>599</v>
       </c>
       <c r="C299" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D299" s="3"/>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" t="s">
         <v>600</v>
       </c>
       <c r="B300" s="2" t="s">
         <v>601</v>
       </c>
       <c r="C300" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D300" s="3"/>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" t="s">
         <v>602</v>
       </c>
       <c r="B301" s="2" t="s">
         <v>603</v>
       </c>
       <c r="C301" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D301" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D301" s="3"/>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" t="s">
         <v>604</v>
       </c>
       <c r="B302" s="2" t="s">
         <v>605</v>
       </c>
       <c r="C302" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D302" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D302" s="3"/>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" t="s">
         <v>606</v>
       </c>
       <c r="B303" s="2" t="s">
         <v>607</v>
       </c>
       <c r="C303" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D303" s="3"/>
+      <c r="D303" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" t="s">
         <v>608</v>
       </c>
       <c r="B304" s="2" t="s">
         <v>609</v>
       </c>
       <c r="C304" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D304" s="3"/>
+      <c r="D304" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" t="s">
         <v>610</v>
       </c>
       <c r="B305" s="2" t="s">
         <v>611</v>
       </c>
       <c r="C305" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D305" s="3"/>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" t="s">
         <v>612</v>
       </c>
       <c r="B306" s="2" t="s">
         <v>613</v>
       </c>
       <c r="C306" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D306" s="3"/>
     </row>
@@ -7498,77 +7508,77 @@
       </c>
       <c r="D324" s="3"/>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" t="s">
         <v>650</v>
       </c>
       <c r="B325" s="2" t="s">
         <v>651</v>
       </c>
       <c r="C325" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D325" s="3"/>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" t="s">
         <v>652</v>
       </c>
       <c r="B326" s="2" t="s">
         <v>653</v>
       </c>
       <c r="C326" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D326" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D326" s="3"/>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" t="s">
         <v>654</v>
       </c>
       <c r="B327" s="2" t="s">
         <v>655</v>
       </c>
       <c r="C327" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D327" s="3"/>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" t="s">
         <v>656</v>
       </c>
       <c r="B328" s="2" t="s">
         <v>657</v>
       </c>
       <c r="C328" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D328" s="3"/>
+      <c r="D328" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" t="s">
         <v>658</v>
       </c>
       <c r="B329" s="2" t="s">
         <v>659</v>
       </c>
       <c r="C329" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D329" s="3"/>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" t="s">
         <v>660</v>
       </c>
       <c r="B330" s="2" t="s">
         <v>661</v>
       </c>
       <c r="C330" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D330" s="3"/>
     </row>
@@ -7596,203 +7606,201 @@
       </c>
       <c r="D332" s="3"/>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" t="s">
         <v>666</v>
       </c>
       <c r="B333" s="2" t="s">
         <v>667</v>
       </c>
       <c r="C333" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D333" s="3"/>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" t="s">
         <v>668</v>
       </c>
       <c r="B334" s="2" t="s">
         <v>669</v>
       </c>
       <c r="C334" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D334" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D334" s="3"/>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" t="s">
         <v>670</v>
       </c>
       <c r="B335" s="2" t="s">
         <v>671</v>
       </c>
       <c r="C335" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D335" s="3"/>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" t="s">
         <v>672</v>
       </c>
       <c r="B336" s="2" t="s">
         <v>673</v>
       </c>
       <c r="C336" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D336" s="3"/>
+      <c r="D336" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" t="s">
         <v>674</v>
       </c>
       <c r="B337" s="2" t="s">
         <v>675</v>
       </c>
       <c r="C337" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D337" s="3"/>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" t="s">
         <v>676</v>
       </c>
       <c r="B338" s="2" t="s">
         <v>677</v>
       </c>
       <c r="C338" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D338" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D338" s="3"/>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" t="s">
         <v>678</v>
       </c>
       <c r="B339" s="2" t="s">
         <v>679</v>
       </c>
       <c r="C339" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D339" s="3"/>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" t="s">
         <v>680</v>
       </c>
       <c r="B340" s="2" t="s">
         <v>681</v>
       </c>
       <c r="C340" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D340" s="3"/>
+      <c r="D340" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" t="s">
         <v>682</v>
       </c>
       <c r="B341" s="2" t="s">
         <v>683</v>
       </c>
       <c r="C341" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D341" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D341" s="3"/>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" t="s">
         <v>684</v>
       </c>
       <c r="B342" s="2" t="s">
         <v>685</v>
       </c>
       <c r="C342" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D342" s="3"/>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" t="s">
         <v>686</v>
       </c>
       <c r="B343" s="2" t="s">
         <v>687</v>
       </c>
       <c r="C343" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D343" s="3"/>
+      <c r="D343" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" t="s">
         <v>688</v>
       </c>
       <c r="B344" s="2" t="s">
         <v>689</v>
       </c>
       <c r="C344" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D344" s="3"/>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" t="s">
         <v>690</v>
       </c>
       <c r="B345" s="2" t="s">
         <v>691</v>
       </c>
       <c r="C345" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D345" s="3"/>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" t="s">
         <v>692</v>
       </c>
       <c r="B346" s="2" t="s">
         <v>693</v>
       </c>
       <c r="C346" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D346" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D346" s="3"/>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" t="s">
         <v>694</v>
       </c>
       <c r="B347" s="2" t="s">
         <v>695</v>
       </c>
       <c r="C347" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D347" s="3"/>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" t="s">
         <v>696</v>
       </c>
       <c r="B348" s="2" t="s">
         <v>697</v>
       </c>
       <c r="C348" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D348" s="3" t="s">
         <v>14</v>
@@ -7822,583 +7830,583 @@
       </c>
       <c r="D350" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" t="s">
         <v>702</v>
       </c>
       <c r="B351" s="2" t="s">
         <v>703</v>
       </c>
       <c r="C351" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D351" s="3"/>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" t="s">
         <v>704</v>
       </c>
       <c r="B352" s="2" t="s">
         <v>705</v>
       </c>
       <c r="C352" s="3" t="s">
-        <v>131</v>
+        <v>11</v>
       </c>
       <c r="D352" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" t="s">
         <v>706</v>
       </c>
       <c r="B353" s="2" t="s">
         <v>707</v>
       </c>
       <c r="C353" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D353" s="3"/>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" t="s">
         <v>708</v>
       </c>
       <c r="B354" s="2" t="s">
         <v>709</v>
       </c>
       <c r="C354" s="3" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="D354" s="3"/>
+        <v>131</v>
+      </c>
+      <c r="D354" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" t="s">
         <v>710</v>
       </c>
       <c r="B355" s="2" t="s">
         <v>711</v>
       </c>
       <c r="C355" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D355" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D355" s="3"/>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" t="s">
         <v>712</v>
       </c>
       <c r="B356" s="2" t="s">
         <v>713</v>
       </c>
       <c r="C356" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D356" s="3"/>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" t="s">
         <v>714</v>
       </c>
       <c r="B357" s="2" t="s">
         <v>715</v>
       </c>
       <c r="C357" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D357" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" t="s">
         <v>716</v>
       </c>
       <c r="B358" s="2" t="s">
         <v>717</v>
       </c>
       <c r="C358" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D358" s="3"/>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" t="s">
         <v>718</v>
       </c>
       <c r="B359" s="2" t="s">
         <v>719</v>
       </c>
       <c r="C359" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D359" s="3"/>
+      <c r="D359" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" t="s">
         <v>720</v>
       </c>
       <c r="B360" s="2" t="s">
         <v>721</v>
       </c>
       <c r="C360" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D360" s="3"/>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" t="s">
         <v>722</v>
       </c>
       <c r="B361" s="2" t="s">
         <v>723</v>
       </c>
       <c r="C361" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D361" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D361" s="3"/>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" t="s">
         <v>724</v>
       </c>
       <c r="B362" s="2" t="s">
         <v>725</v>
       </c>
       <c r="C362" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D362" s="3"/>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" t="s">
         <v>726</v>
       </c>
       <c r="B363" s="2" t="s">
         <v>727</v>
       </c>
       <c r="C363" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D363" s="3"/>
+      <c r="D363" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" t="s">
         <v>728</v>
       </c>
       <c r="B364" s="2" t="s">
         <v>729</v>
       </c>
       <c r="C364" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D364" s="3"/>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" t="s">
         <v>730</v>
       </c>
       <c r="B365" s="2" t="s">
         <v>731</v>
       </c>
       <c r="C365" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D365" s="3"/>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" t="s">
         <v>732</v>
       </c>
       <c r="B366" s="2" t="s">
         <v>733</v>
       </c>
       <c r="C366" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D366" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D366" s="3"/>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" t="s">
         <v>734</v>
       </c>
       <c r="B367" s="2" t="s">
         <v>735</v>
       </c>
       <c r="C367" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D367" s="3"/>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" t="s">
         <v>736</v>
       </c>
       <c r="B368" s="2" t="s">
         <v>737</v>
       </c>
       <c r="C368" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D368" s="3"/>
+      <c r="D368" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" t="s">
         <v>738</v>
       </c>
       <c r="B369" s="2" t="s">
         <v>739</v>
       </c>
       <c r="C369" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D369" s="3"/>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" t="s">
         <v>740</v>
       </c>
       <c r="B370" s="2" t="s">
         <v>741</v>
       </c>
       <c r="C370" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D370" s="3"/>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" t="s">
         <v>742</v>
       </c>
       <c r="B371" s="2" t="s">
         <v>743</v>
       </c>
       <c r="C371" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D371" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D371" s="3"/>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" t="s">
         <v>744</v>
       </c>
       <c r="B372" s="2" t="s">
         <v>745</v>
       </c>
       <c r="C372" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D372" s="3"/>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" t="s">
         <v>746</v>
       </c>
       <c r="B373" s="2" t="s">
         <v>747</v>
       </c>
       <c r="C373" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D373" s="3"/>
+      <c r="D373" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" t="s">
         <v>748</v>
       </c>
       <c r="B374" s="2" t="s">
         <v>749</v>
       </c>
       <c r="C374" s="3" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="D374" s="3"/>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" t="s">
         <v>750</v>
       </c>
       <c r="B375" s="2" t="s">
         <v>751</v>
       </c>
       <c r="C375" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D375" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D375" s="3"/>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" t="s">
         <v>752</v>
       </c>
       <c r="B376" s="2" t="s">
         <v>753</v>
       </c>
       <c r="C376" s="3" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="D376" s="3"/>
+        <v>131</v>
+      </c>
+      <c r="D376" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" t="s">
         <v>754</v>
       </c>
       <c r="B377" s="2" t="s">
         <v>755</v>
       </c>
       <c r="C377" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D377" s="3"/>
+      <c r="D377" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" t="s">
         <v>756</v>
       </c>
       <c r="B378" s="2" t="s">
         <v>757</v>
       </c>
       <c r="C378" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D378" s="3"/>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" t="s">
         <v>758</v>
       </c>
       <c r="B379" s="2" t="s">
         <v>759</v>
       </c>
       <c r="C379" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D379" s="3"/>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" t="s">
         <v>760</v>
       </c>
       <c r="B380" s="2" t="s">
         <v>761</v>
       </c>
       <c r="C380" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D380" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D380" s="3"/>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" t="s">
         <v>762</v>
       </c>
       <c r="B381" s="2" t="s">
         <v>763</v>
       </c>
       <c r="C381" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D381" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D381" s="3"/>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" t="s">
         <v>764</v>
       </c>
       <c r="B382" s="2" t="s">
         <v>765</v>
       </c>
       <c r="C382" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D382" s="3"/>
+      <c r="D382" s="3" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" t="s">
         <v>766</v>
       </c>
       <c r="B383" s="2" t="s">
         <v>767</v>
       </c>
       <c r="C383" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D383" s="3"/>
+      <c r="D383" s="3" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" t="s">
         <v>768</v>
       </c>
       <c r="B384" s="2" t="s">
         <v>769</v>
       </c>
       <c r="C384" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D384" s="3"/>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" t="s">
         <v>770</v>
       </c>
       <c r="B385" s="2" t="s">
         <v>771</v>
       </c>
       <c r="C385" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D385" s="3"/>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" t="s">
         <v>772</v>
       </c>
       <c r="B386" s="2" t="s">
         <v>773</v>
       </c>
       <c r="C386" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D386" s="3"/>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" t="s">
         <v>774</v>
       </c>
       <c r="B387" s="2" t="s">
         <v>775</v>
       </c>
       <c r="C387" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D387" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D387" s="3"/>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" t="s">
         <v>776</v>
       </c>
       <c r="B388" s="2" t="s">
         <v>777</v>
       </c>
       <c r="C388" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D388" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D388" s="3"/>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" t="s">
         <v>778</v>
       </c>
       <c r="B389" s="2" t="s">
         <v>779</v>
       </c>
       <c r="C389" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D389" s="3"/>
+      <c r="D389" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" t="s">
         <v>780</v>
       </c>
       <c r="B390" s="2" t="s">
         <v>781</v>
       </c>
       <c r="C390" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D390" s="3"/>
+      <c r="D390" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" t="s">
         <v>782</v>
       </c>
       <c r="B391" s="2" t="s">
         <v>783</v>
       </c>
       <c r="C391" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D391" s="3"/>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" t="s">
         <v>784</v>
       </c>
       <c r="B392" s="2" t="s">
         <v>785</v>
       </c>
       <c r="C392" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D392" s="3"/>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" t="s">
         <v>786</v>
       </c>
       <c r="B393" s="2" t="s">
         <v>787</v>
       </c>
       <c r="C393" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D393" s="3"/>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" t="s">
         <v>788</v>
       </c>
       <c r="B394" s="2" t="s">
         <v>789</v>
       </c>
       <c r="C394" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D394" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D394" s="3"/>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" t="s">
         <v>790</v>
       </c>
       <c r="B395" s="2" t="s">
         <v>791</v>
       </c>
       <c r="C395" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D395" s="3"/>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" t="s">
         <v>792</v>
       </c>
       <c r="B396" s="2" t="s">
         <v>793</v>
       </c>
       <c r="C396" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D396" s="3" t="s">
         <v>14</v>
@@ -8444,77 +8452,79 @@
     </row>
     <row r="400" spans="1:5">
       <c r="A400" t="s">
         <v>800</v>
       </c>
       <c r="B400" s="2" t="s">
         <v>801</v>
       </c>
       <c r="C400" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D400" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" t="s">
         <v>802</v>
       </c>
       <c r="B401" s="2" t="s">
         <v>803</v>
       </c>
       <c r="C401" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D401" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D401" s="3"/>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" t="s">
         <v>804</v>
       </c>
       <c r="B402" s="2" t="s">
         <v>805</v>
       </c>
       <c r="C402" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D402" s="3"/>
+      <c r="D402" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" t="s">
         <v>806</v>
       </c>
       <c r="B403" s="2" t="s">
         <v>807</v>
       </c>
       <c r="C403" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D403" s="3"/>
+      <c r="D403" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" t="s">
         <v>808</v>
       </c>
       <c r="B404" s="2" t="s">
         <v>809</v>
       </c>
       <c r="C404" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D404" s="3"/>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" t="s">
         <v>810</v>
       </c>
       <c r="B405" s="2" t="s">
         <v>811</v>
       </c>
       <c r="C405" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D405" s="3"/>
     </row>
@@ -8567,77 +8577,77 @@
       <c r="D409" s="3"/>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" t="s">
         <v>820</v>
       </c>
       <c r="B410" s="2" t="s">
         <v>821</v>
       </c>
       <c r="C410" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D410" s="3"/>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" t="s">
         <v>822</v>
       </c>
       <c r="B411" s="2" t="s">
         <v>823</v>
       </c>
       <c r="C411" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D411" s="3"/>
-      <c r="E411" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" t="s">
         <v>824</v>
       </c>
       <c r="B412" s="2" t="s">
         <v>825</v>
       </c>
       <c r="C412" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D412" s="3"/>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" t="s">
         <v>826</v>
       </c>
       <c r="B413" s="2" t="s">
         <v>827</v>
       </c>
       <c r="C413" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D413" s="3"/>
+      <c r="E413" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" t="s">
         <v>828</v>
       </c>
       <c r="B414" s="2" t="s">
         <v>829</v>
       </c>
       <c r="C414" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D414" s="3"/>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" t="s">
         <v>830</v>
       </c>
       <c r="B415" s="2" t="s">
         <v>831</v>
       </c>
       <c r="C415" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D415" s="3"/>
     </row>
@@ -8701,139 +8711,139 @@
       </c>
       <c r="D420" s="3"/>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" t="s">
         <v>842</v>
       </c>
       <c r="B421" s="2" t="s">
         <v>843</v>
       </c>
       <c r="C421" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D421" s="3"/>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" t="s">
         <v>844</v>
       </c>
       <c r="B422" s="2" t="s">
         <v>845</v>
       </c>
       <c r="C422" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D422" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D422" s="3"/>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" t="s">
         <v>846</v>
       </c>
       <c r="B423" s="2" t="s">
         <v>847</v>
       </c>
       <c r="C423" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D423" s="3"/>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" t="s">
         <v>848</v>
       </c>
       <c r="B424" s="2" t="s">
         <v>849</v>
       </c>
       <c r="C424" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D424" s="3"/>
+      <c r="D424" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" t="s">
         <v>850</v>
       </c>
       <c r="B425" s="2" t="s">
         <v>851</v>
       </c>
       <c r="C425" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D425" s="3"/>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" t="s">
         <v>852</v>
       </c>
       <c r="B426" s="2" t="s">
         <v>853</v>
       </c>
       <c r="C426" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D426" s="3"/>
     </row>
     <row r="427" spans="1:5">
       <c r="A427" t="s">
         <v>854</v>
       </c>
       <c r="B427" s="2" t="s">
         <v>855</v>
       </c>
       <c r="C427" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D427" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D427" s="3"/>
     </row>
     <row r="428" spans="1:5">
       <c r="A428" t="s">
         <v>856</v>
       </c>
       <c r="B428" s="2" t="s">
         <v>857</v>
       </c>
       <c r="C428" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D428" s="3"/>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" t="s">
         <v>858</v>
       </c>
       <c r="B429" s="2" t="s">
         <v>859</v>
       </c>
       <c r="C429" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D429" s="3"/>
+      <c r="D429" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" t="s">
         <v>860</v>
       </c>
       <c r="B430" s="2" t="s">
         <v>861</v>
       </c>
       <c r="C430" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D430" s="3"/>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" t="s">
         <v>862</v>
       </c>
       <c r="B431" s="2" t="s">
         <v>863</v>
       </c>
       <c r="C431" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D431" s="3"/>
     </row>
@@ -8957,105 +8967,105 @@
       </c>
       <c r="D441" s="3"/>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" t="s">
         <v>884</v>
       </c>
       <c r="B442" s="2" t="s">
         <v>885</v>
       </c>
       <c r="C442" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D442" s="3"/>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" t="s">
         <v>886</v>
       </c>
       <c r="B443" s="2" t="s">
         <v>887</v>
       </c>
       <c r="C443" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D443" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D443" s="3"/>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" t="s">
         <v>888</v>
       </c>
       <c r="B444" s="2" t="s">
         <v>889</v>
       </c>
       <c r="C444" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D444" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D444" s="3"/>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" t="s">
         <v>890</v>
       </c>
       <c r="B445" s="2" t="s">
         <v>891</v>
       </c>
       <c r="C445" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D445" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" t="s">
         <v>892</v>
       </c>
       <c r="B446" s="2" t="s">
         <v>893</v>
       </c>
       <c r="C446" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D446" s="3"/>
+      <c r="D446" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" t="s">
         <v>894</v>
       </c>
       <c r="B447" s="2" t="s">
         <v>895</v>
       </c>
       <c r="C447" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D447" s="3"/>
+      <c r="D447" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" t="s">
         <v>896</v>
       </c>
       <c r="B448" s="2" t="s">
         <v>897</v>
       </c>
       <c r="C448" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D448" s="3"/>
     </row>
     <row r="449" spans="1:5">
       <c r="A449" t="s">
         <v>898</v>
       </c>
       <c r="B449" s="2" t="s">
         <v>899</v>
       </c>
       <c r="C449" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D449" s="3"/>
     </row>
@@ -9095,542 +9105,552 @@
       </c>
       <c r="D452" s="3"/>
     </row>
     <row r="453" spans="1:5">
       <c r="A453" t="s">
         <v>906</v>
       </c>
       <c r="B453" s="2" t="s">
         <v>907</v>
       </c>
       <c r="C453" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D453" s="3"/>
     </row>
     <row r="454" spans="1:5">
       <c r="A454" t="s">
         <v>908</v>
       </c>
       <c r="B454" s="2" t="s">
         <v>909</v>
       </c>
       <c r="C454" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D454" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D454" s="3"/>
     </row>
     <row r="455" spans="1:5">
       <c r="A455" t="s">
         <v>910</v>
       </c>
       <c r="B455" s="2" t="s">
         <v>911</v>
       </c>
       <c r="C455" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D455" s="3"/>
     </row>
     <row r="456" spans="1:5">
       <c r="A456" t="s">
         <v>912</v>
       </c>
       <c r="B456" s="2" t="s">
         <v>913</v>
       </c>
       <c r="C456" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D456" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="457" spans="1:5">
       <c r="A457" t="s">
         <v>914</v>
       </c>
       <c r="B457" s="2" t="s">
         <v>915</v>
       </c>
       <c r="C457" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D457" s="3"/>
     </row>
     <row r="458" spans="1:5">
       <c r="A458" t="s">
         <v>916</v>
       </c>
       <c r="B458" s="2" t="s">
         <v>917</v>
       </c>
       <c r="C458" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D458" s="3"/>
+      <c r="D458" s="3" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="459" spans="1:5">
       <c r="A459" t="s">
         <v>918</v>
       </c>
       <c r="B459" s="2" t="s">
         <v>919</v>
       </c>
       <c r="C459" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D459" s="3"/>
     </row>
     <row r="460" spans="1:5">
-      <c r="C460" s="3"/>
+      <c r="A460" t="s">
+        <v>920</v>
+      </c>
+      <c r="B460" s="2" t="s">
+        <v>921</v>
+      </c>
+      <c r="C460" s="3" t="s">
+        <v>11</v>
+      </c>
       <c r="D460" s="3"/>
     </row>
     <row r="461" spans="1:5">
       <c r="A461" t="s">
-        <v>920</v>
-[...7 lines deleted...]
-        <v>0</v>
+        <v>922</v>
+      </c>
+      <c r="B461" s="2" t="s">
+        <v>923</v>
+      </c>
+      <c r="C461" s="3" t="s">
+        <v>11</v>
       </c>
       <c r="D461" s="3"/>
     </row>
     <row r="462" spans="1:5">
       <c r="C462" s="3"/>
       <c r="D462" s="3"/>
     </row>
     <row r="463" spans="1:5">
-      <c r="A463" s="4" t="s">
-[...4 lines deleted...]
-      <c r="D463" s="6"/>
+      <c r="A463" t="s">
+        <v>924</v>
+      </c>
+      <c r="B463" s="3" t="str">
+        <f>COUNTA(B7:B461)</f>
+        <v>0</v>
+      </c>
+      <c r="C463" s="3" t="str">
+        <f>CONCATENATE(COUNTIF(C7:C461,"Definitive")," Definitive")</f>
+        <v>0</v>
+      </c>
+      <c r="D463" s="3"/>
     </row>
     <row r="464" spans="1:5">
-      <c r="A464" s="1" t="s">
+      <c r="C464" s="3"/>
+      <c r="D464" s="3"/>
+    </row>
+    <row r="465" spans="1:5">
+      <c r="A465" s="4" t="s">
+        <v>925</v>
+      </c>
+      <c r="B465" s="4"/>
+      <c r="C465" s="6"/>
+      <c r="D465" s="6"/>
+    </row>
+    <row r="466" spans="1:5">
+      <c r="A466" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B464" s="1" t="s">
+      <c r="B466" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C464" s="5" t="s">
+      <c r="C466" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D464" s="5" t="s">
+      <c r="D466" s="5" t="s">
         <v>8</v>
-      </c>
-[...26 lines deleted...]
-        <v>924</v>
       </c>
     </row>
     <row r="467" spans="1:5">
       <c r="A467" t="s">
+        <v>926</v>
+      </c>
+      <c r="B467" s="2" t="s">
         <v>927</v>
       </c>
-      <c r="B467" s="2" t="s">
+      <c r="C467" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D467" s="3" t="s">
         <v>928</v>
-      </c>
-[...4 lines deleted...]
-        <v>924</v>
       </c>
     </row>
     <row r="468" spans="1:5">
       <c r="A468" t="s">
         <v>929</v>
       </c>
       <c r="B468" s="2" t="s">
         <v>930</v>
       </c>
       <c r="C468" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D468" s="3" t="s">
-        <v>931</v>
+        <v>928</v>
       </c>
     </row>
     <row r="469" spans="1:5">
       <c r="A469" t="s">
+        <v>931</v>
+      </c>
+      <c r="B469" s="2" t="s">
         <v>932</v>
       </c>
-      <c r="B469" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C469" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D469" s="3" t="s">
-        <v>934</v>
+        <v>928</v>
       </c>
     </row>
     <row r="470" spans="1:5">
       <c r="A470" t="s">
+        <v>933</v>
+      </c>
+      <c r="B470" s="2" t="s">
+        <v>934</v>
+      </c>
+      <c r="C470" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D470" s="3" t="s">
         <v>935</v>
-      </c>
-[...7 lines deleted...]
-        <v>924</v>
       </c>
     </row>
     <row r="471" spans="1:5">
       <c r="A471" t="s">
+        <v>936</v>
+      </c>
+      <c r="B471" s="2" t="s">
         <v>937</v>
       </c>
-      <c r="B471" s="2" t="s">
+      <c r="C471" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D471" s="3" t="s">
         <v>938</v>
-      </c>
-[...4 lines deleted...]
-        <v>939</v>
       </c>
     </row>
     <row r="472" spans="1:5">
       <c r="A472" t="s">
+        <v>939</v>
+      </c>
+      <c r="B472" s="2" t="s">
         <v>940</v>
       </c>
-      <c r="B472" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C472" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D472" s="3" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="473" spans="1:5">
       <c r="A473" t="s">
+        <v>941</v>
+      </c>
+      <c r="B473" s="2" t="s">
         <v>942</v>
       </c>
-      <c r="B473" s="2" t="s">
+      <c r="C473" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D473" s="3" t="s">
         <v>943</v>
-      </c>
-[...4 lines deleted...]
-        <v>939</v>
       </c>
     </row>
     <row r="474" spans="1:5">
       <c r="A474" t="s">
         <v>944</v>
       </c>
       <c r="B474" s="2" t="s">
         <v>945</v>
       </c>
       <c r="C474" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D474" s="3" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="475" spans="1:5">
       <c r="A475" t="s">
         <v>946</v>
       </c>
       <c r="B475" s="2" t="s">
         <v>947</v>
       </c>
       <c r="C475" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D475" s="3" t="s">
-        <v>924</v>
+        <v>943</v>
       </c>
     </row>
     <row r="476" spans="1:5">
       <c r="A476" t="s">
         <v>948</v>
       </c>
       <c r="B476" s="2" t="s">
         <v>949</v>
       </c>
       <c r="C476" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D476" s="3" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="477" spans="1:5">
       <c r="A477" t="s">
         <v>950</v>
       </c>
       <c r="B477" s="2" t="s">
         <v>951</v>
       </c>
       <c r="C477" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D477" s="3" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="478" spans="1:5">
       <c r="A478" t="s">
         <v>952</v>
       </c>
       <c r="B478" s="2" t="s">
         <v>953</v>
       </c>
       <c r="C478" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D478" s="3" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="479" spans="1:5">
       <c r="A479" t="s">
         <v>954</v>
       </c>
       <c r="B479" s="2" t="s">
         <v>955</v>
       </c>
       <c r="C479" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D479" s="3" t="s">
-        <v>934</v>
+        <v>928</v>
       </c>
     </row>
     <row r="480" spans="1:5">
       <c r="A480" t="s">
         <v>956</v>
       </c>
       <c r="B480" s="2" t="s">
         <v>957</v>
       </c>
       <c r="C480" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D480" s="3" t="s">
-        <v>924</v>
+        <v>938</v>
       </c>
     </row>
     <row r="481" spans="1:5">
       <c r="A481" t="s">
         <v>958</v>
       </c>
       <c r="B481" s="2" t="s">
         <v>959</v>
       </c>
       <c r="C481" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D481" s="3" t="s">
-        <v>934</v>
+        <v>928</v>
       </c>
     </row>
     <row r="482" spans="1:5">
       <c r="A482" t="s">
         <v>960</v>
       </c>
       <c r="B482" s="2" t="s">
         <v>961</v>
       </c>
       <c r="C482" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D482" s="3" t="s">
-        <v>924</v>
+        <v>938</v>
       </c>
     </row>
     <row r="483" spans="1:5">
       <c r="A483" t="s">
         <v>962</v>
       </c>
       <c r="B483" s="2" t="s">
         <v>963</v>
       </c>
       <c r="C483" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D483" s="3" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="484" spans="1:5">
       <c r="A484" t="s">
         <v>964</v>
       </c>
       <c r="B484" s="2" t="s">
         <v>965</v>
       </c>
       <c r="C484" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D484" s="3" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="485" spans="1:5">
       <c r="A485" t="s">
         <v>966</v>
       </c>
       <c r="B485" s="2" t="s">
         <v>967</v>
       </c>
       <c r="C485" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D485" s="3" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="486" spans="1:5">
       <c r="A486" t="s">
         <v>968</v>
       </c>
       <c r="B486" s="2" t="s">
         <v>969</v>
       </c>
       <c r="C486" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D486" s="3" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="487" spans="1:5">
       <c r="A487" t="s">
         <v>970</v>
       </c>
       <c r="B487" s="2" t="s">
         <v>971</v>
       </c>
       <c r="C487" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D487" s="3" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="488" spans="1:5">
       <c r="A488" t="s">
         <v>972</v>
       </c>
       <c r="B488" s="2" t="s">
         <v>973</v>
       </c>
       <c r="C488" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D488" s="3" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="489" spans="1:5">
       <c r="A489" t="s">
         <v>974</v>
       </c>
       <c r="B489" s="2" t="s">
         <v>975</v>
       </c>
       <c r="C489" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D489" s="3" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="490" spans="1:5">
       <c r="A490" t="s">
         <v>976</v>
       </c>
       <c r="B490" s="2" t="s">
         <v>977</v>
       </c>
       <c r="C490" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D490" s="3" t="s">
-        <v>934</v>
+        <v>928</v>
       </c>
     </row>
     <row r="491" spans="1:5">
-      <c r="C491" s="3"/>
-      <c r="D491" s="3"/>
+      <c r="A491" t="s">
+        <v>978</v>
+      </c>
+      <c r="B491" s="2" t="s">
+        <v>979</v>
+      </c>
+      <c r="C491" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D491" s="3" t="s">
+        <v>938</v>
+      </c>
     </row>
     <row r="492" spans="1:5">
-      <c r="A492" t="s">
-[...5 lines deleted...]
-      </c>
       <c r="C492" s="3"/>
       <c r="D492" s="3"/>
     </row>
     <row r="493" spans="1:5">
+      <c r="A493" t="s">
+        <v>924</v>
+      </c>
+      <c r="B493" s="3" t="str">
+        <f>COUNTA(B467:B491)</f>
+        <v>0</v>
+      </c>
       <c r="C493" s="3"/>
       <c r="D493" s="3"/>
+    </row>
+    <row r="494" spans="1:5">
+      <c r="C494" s="3"/>
+      <c r="D494" s="3"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>